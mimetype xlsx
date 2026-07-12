--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -60,51 +60,51 @@
     <sheet name="2007" r:id="rId11" sheetId="9"/>
     <sheet name="2008" r:id="rId12" sheetId="10"/>
     <sheet name="2009" r:id="rId13" sheetId="11"/>
     <sheet name="2010" r:id="rId14" sheetId="12"/>
     <sheet name="2011" r:id="rId15" sheetId="13"/>
     <sheet name="2012" r:id="rId16" sheetId="14"/>
     <sheet name="2013" r:id="rId17" sheetId="15"/>
     <sheet name="2014" r:id="rId18" sheetId="16"/>
     <sheet name="2015" r:id="rId19" sheetId="17"/>
     <sheet name="2016" r:id="rId20" sheetId="18"/>
     <sheet name="2017" r:id="rId21" sheetId="19"/>
     <sheet name="2018" r:id="rId22" sheetId="20"/>
     <sheet name="2019" r:id="rId23" sheetId="21"/>
     <sheet name="2020" r:id="rId24" sheetId="22"/>
     <sheet name="2021" r:id="rId25" sheetId="23"/>
     <sheet name="2022" r:id="rId26" sheetId="24"/>
     <sheet name="2023" r:id="rId27" sheetId="25"/>
     <sheet name="2024" r:id="rId28" sheetId="26"/>
     <sheet name="2025" r:id="rId29" sheetId="27"/>
     <sheet name="2026" r:id="rId30" sheetId="28"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1210" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1212" uniqueCount="389">
   <si>
     <t>Euro Referenz- und Wechselkurse 1999</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
@@ -1221,50 +1221,56 @@
     <t>30.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>28.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Euro Referenz- und Wechselkurse 2026</t>
   </si>
   <si>
     <t>30.01.2026</t>
   </si>
   <si>
     <t>27.02.2026</t>
   </si>
   <si>
     <t>31.03.2026</t>
   </si>
   <si>
     <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -27248,566 +27254,746 @@
         <v>20.739</v>
       </c>
       <c r="I33" t="n" s="0">
         <v>20.6758</v>
       </c>
       <c r="J33" t="n" s="0">
         <v>20.282</v>
       </c>
       <c r="K33" t="n" s="0">
         <v>20.0452</v>
       </c>
       <c r="L33" t="n" s="0">
         <v>19.7962</v>
       </c>
       <c r="M33" t="n" s="0">
         <v>19.4439</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>382</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="s" s="0">
         <v>383</v>
       </c>
       <c r="C3" t="s" s="0">
         <v>384</v>
       </c>
       <c r="D3" t="s" s="0">
         <v>385</v>
       </c>
       <c r="E3" t="s" s="0">
         <v>386</v>
       </c>
+      <c r="F3" t="s" s="0">
+        <v>387</v>
+      </c>
+      <c r="G3" t="s" s="0">
+        <v>388</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="0">
         <v>1</v>
       </c>
       <c r="B4" t="n" s="0">
         <v>1.7001</v>
       </c>
       <c r="C4" t="n" s="0">
         <v>1.6612</v>
       </c>
       <c r="D4" t="n" s="0">
         <v>1.6693</v>
       </c>
       <c r="E4" t="n" s="0">
         <v>1.6371</v>
       </c>
+      <c r="F4" t="n" s="0">
+        <v>1.6238</v>
+      </c>
+      <c r="G4" t="n" s="0">
+        <v>1.6544</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="0">
         <v>40</v>
       </c>
       <c r="B5" t="n" s="0">
         <v>6.2233</v>
       </c>
       <c r="C5" t="n" s="0">
         <v>6.0862</v>
       </c>
       <c r="D5" t="n" s="0">
         <v>6.0065</v>
       </c>
       <c r="E5" t="n" s="0">
         <v>5.8292</v>
       </c>
+      <c r="F5" t="n" s="0">
+        <v>5.8747</v>
+      </c>
+      <c r="G5" t="n" s="0">
+        <v>5.9003</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>2</v>
       </c>
       <c r="B6" t="n" s="0">
         <v>1.612</v>
       </c>
       <c r="C6" t="n" s="0">
         <v>1.6139</v>
       </c>
       <c r="D6" t="n" s="0">
         <v>1.6022</v>
       </c>
       <c r="E6" t="n" s="0">
         <v>1.5994</v>
       </c>
+      <c r="F6" t="n" s="0">
+        <v>1.6074</v>
+      </c>
+      <c r="G6" t="n" s="0">
+        <v>1.622</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B7" t="n" s="0">
         <v>0.9157</v>
       </c>
       <c r="C7" t="n" s="0">
         <v>0.9104</v>
       </c>
       <c r="D7" t="n" s="0">
         <v>0.9194</v>
       </c>
       <c r="E7" t="n" s="0">
         <v>0.919</v>
       </c>
+      <c r="F7" t="n" s="0">
+        <v>0.9111</v>
+      </c>
+      <c r="G7" t="n" s="0">
+        <v>0.9224</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>41</v>
       </c>
       <c r="B8" t="n" s="0">
         <v>8.2834</v>
       </c>
       <c r="C8" t="n" s="0">
         <v>8.0961</v>
       </c>
       <c r="D8" t="n" s="0">
         <v>7.9341</v>
       </c>
       <c r="E8" t="n" s="0">
         <v>7.991</v>
       </c>
+      <c r="F8" t="n" s="0">
+        <v>7.8793</v>
+      </c>
+      <c r="G8" t="n" s="0">
+        <v>7.7314</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="0">
         <v>4</v>
       </c>
       <c r="B9" t="n" s="0">
         <v>24.325</v>
       </c>
       <c r="C9" t="n" s="0">
         <v>24.244</v>
       </c>
       <c r="D9" t="n" s="0">
         <v>24.514</v>
       </c>
       <c r="E9" t="n" s="0">
         <v>24.366</v>
       </c>
+      <c r="F9" t="n" s="0">
+        <v>24.282</v>
+      </c>
+      <c r="G9" t="n" s="0">
+        <v>24.256</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="0">
         <v>5</v>
       </c>
       <c r="B10" t="n" s="0">
         <v>7.4674</v>
       </c>
       <c r="C10" t="n" s="0">
         <v>7.4718</v>
       </c>
       <c r="D10" t="n" s="0">
         <v>7.473</v>
       </c>
       <c r="E10" t="n" s="0">
         <v>7.4716</v>
       </c>
+      <c r="F10" t="n" s="0">
+        <v>7.4731</v>
+      </c>
+      <c r="G10" t="n" s="0">
+        <v>7.4744</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="0">
         <v>6</v>
       </c>
       <c r="B11" t="n" s="0">
         <v>0.8662</v>
       </c>
       <c r="C11" t="n" s="0">
         <v>0.8763</v>
       </c>
       <c r="D11" t="n" s="0">
         <v>0.86833</v>
       </c>
       <c r="E11" t="n" s="0">
         <v>0.86625</v>
       </c>
+      <c r="F11" t="n" s="0">
+        <v>0.86723</v>
+      </c>
+      <c r="G11" t="n" s="0">
+        <v>0.86178</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="0">
         <v>7</v>
       </c>
       <c r="B12" t="n" s="0">
         <v>9.3067</v>
       </c>
       <c r="C12" t="n" s="0">
         <v>9.2359</v>
       </c>
       <c r="D12" t="n" s="0">
         <v>9.0136</v>
       </c>
       <c r="E12" t="n" s="0">
         <v>9.1662</v>
       </c>
+      <c r="F12" t="n" s="0">
+        <v>9.1238</v>
+      </c>
+      <c r="G12" t="n" s="0">
+        <v>8.935</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="0">
         <v>8</v>
       </c>
       <c r="B13" t="n" s="0">
         <v>380.7</v>
       </c>
       <c r="C13" t="n" s="0">
         <v>376.63</v>
       </c>
       <c r="D13" t="n" s="0">
         <v>384.88</v>
       </c>
       <c r="E13" t="n" s="0">
         <v>364.85</v>
       </c>
+      <c r="F13" t="n" s="0">
+        <v>353.69</v>
+      </c>
+      <c r="G13" t="n" s="0">
+        <v>356.3</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="0">
         <v>9</v>
       </c>
       <c r="B14" t="n" s="0">
         <v>20010.0</v>
       </c>
       <c r="C14" t="n" s="0">
         <v>19833.7</v>
       </c>
       <c r="D14" t="n" s="0">
         <v>19506.24</v>
       </c>
       <c r="E14" t="n" s="0">
         <v>20297.94</v>
       </c>
+      <c r="F14" t="n" s="0">
+        <v>20745.24</v>
+      </c>
+      <c r="G14" t="n" s="0">
+        <v>20398.91</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
         <v>43</v>
       </c>
       <c r="B15" t="n" s="0">
         <v>3.6799</v>
       </c>
       <c r="C15" t="n" s="0">
         <v>3.7107</v>
       </c>
       <c r="D15" t="n" s="0">
         <v>3.638</v>
       </c>
       <c r="E15" t="n" s="0">
         <v>3.4553</v>
       </c>
+      <c r="F15" t="n" s="0">
+        <v>3.2682</v>
+      </c>
+      <c r="G15" t="n" s="0">
+        <v>3.3953</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>44</v>
       </c>
       <c r="B16" t="n" s="0">
         <v>109.5825</v>
       </c>
       <c r="C16" t="n" s="0">
         <v>107.5205</v>
       </c>
       <c r="D16" t="n" s="0">
         <v>107.8788</v>
       </c>
       <c r="E16" t="n" s="0">
         <v>111.0695</v>
       </c>
+      <c r="F16" t="n" s="0">
+        <v>110.6195</v>
+      </c>
+      <c r="G16" t="n" s="0">
+        <v>107.8565</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>10</v>
       </c>
       <c r="B17" t="n" s="0">
         <v>145.2</v>
       </c>
       <c r="C17" t="n" s="0">
         <v>143.5</v>
       </c>
       <c r="D17" t="n" s="0">
         <v>143.6</v>
       </c>
       <c r="E17" t="n" s="0">
         <v>144.0</v>
       </c>
+      <c r="F17" t="n" s="0">
+        <v>143.4</v>
+      </c>
+      <c r="G17" t="n" s="0">
+        <v>144.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="0">
         <v>11</v>
       </c>
       <c r="B18" t="n" s="0">
         <v>183.59</v>
       </c>
       <c r="C18" t="n" s="0">
         <v>184.13</v>
       </c>
       <c r="D18" t="n" s="0">
         <v>183.39</v>
       </c>
       <c r="E18" t="n" s="0">
         <v>183.21</v>
       </c>
+      <c r="F18" t="n" s="0">
+        <v>185.45</v>
+      </c>
+      <c r="G18" t="n" s="0">
+        <v>185.08</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B19" t="n" s="0">
         <v>1719.47</v>
       </c>
       <c r="C19" t="n" s="0">
         <v>1702.25</v>
       </c>
       <c r="D19" t="n" s="0">
         <v>1753.22</v>
       </c>
       <c r="E19" t="n" s="0">
         <v>1728.39</v>
       </c>
+      <c r="F19" t="n" s="0">
+        <v>1753.9</v>
+      </c>
+      <c r="G19" t="n" s="0">
+        <v>1767.08</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B20" t="n" s="0">
         <v>20.5979</v>
       </c>
       <c r="C20" t="n" s="0">
         <v>20.3189</v>
       </c>
       <c r="D20" t="n" s="0">
         <v>20.7101</v>
       </c>
       <c r="E20" t="n" s="0">
         <v>20.4973</v>
       </c>
+      <c r="F20" t="n" s="0">
+        <v>20.1905</v>
+      </c>
+      <c r="G20" t="n" s="0">
+        <v>19.903</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B21" t="n" s="0">
         <v>4.7044</v>
       </c>
       <c r="C21" t="n" s="0">
         <v>4.5933</v>
       </c>
       <c r="D21" t="n" s="0">
         <v>4.6555</v>
       </c>
       <c r="E21" t="n" s="0">
         <v>4.6457</v>
       </c>
+      <c r="F21" t="n" s="0">
+        <v>4.6168</v>
+      </c>
+      <c r="G21" t="n" s="0">
+        <v>4.6544</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B22" t="n" s="0">
         <v>11.3885</v>
       </c>
       <c r="C22" t="n" s="0">
         <v>11.2085</v>
       </c>
       <c r="D22" t="n" s="0">
         <v>11.2125</v>
       </c>
       <c r="E22" t="n" s="0">
         <v>10.9123</v>
       </c>
+      <c r="F22" t="n" s="0">
+        <v>10.7735</v>
+      </c>
+      <c r="G22" t="n" s="0">
+        <v>11.3105</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B23" t="n" s="0">
         <v>1.966</v>
       </c>
       <c r="C23" t="n" s="0">
         <v>1.9731</v>
       </c>
       <c r="D23" t="n" s="0">
         <v>2.0061</v>
       </c>
       <c r="E23" t="n" s="0">
         <v>1.9957</v>
       </c>
+      <c r="F23" t="n" s="0">
+        <v>1.9491</v>
+      </c>
+      <c r="G23" t="n" s="0">
+        <v>2.0136</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B24" t="n" s="0">
         <v>70.211</v>
       </c>
       <c r="C24" t="n" s="0">
         <v>68.095</v>
       </c>
       <c r="D24" t="n" s="0">
         <v>69.78</v>
       </c>
       <c r="E24" t="n" s="0">
         <v>71.918</v>
       </c>
+      <c r="F24" t="n" s="0">
+        <v>71.694</v>
+      </c>
+      <c r="G24" t="n" s="0">
+        <v>69.911</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B25" t="n" s="0">
         <v>4.2073</v>
       </c>
       <c r="C25" t="n" s="0">
         <v>4.2243</v>
       </c>
       <c r="D25" t="n" s="0">
         <v>4.289</v>
       </c>
       <c r="E25" t="n" s="0">
         <v>4.2605</v>
       </c>
+      <c r="F25" t="n" s="0">
+        <v>4.2275</v>
+      </c>
+      <c r="G25" t="n" s="0">
+        <v>4.2955</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="0">
         <v>19</v>
       </c>
       <c r="B26" t="n" s="0">
         <v>5.0964</v>
       </c>
       <c r="C26" t="n" s="0">
         <v>5.0957</v>
       </c>
       <c r="D26" t="n" s="0">
         <v>5.0991</v>
       </c>
       <c r="E26" t="n" s="0">
         <v>5.1823</v>
       </c>
+      <c r="F26" t="n" s="0">
+        <v>5.2523</v>
+      </c>
+      <c r="G26" t="n" s="0">
+        <v>5.2439</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B27" t="n" s="0">
         <v>10.5205</v>
       </c>
       <c r="C27" t="n" s="0">
         <v>10.6643</v>
       </c>
       <c r="D27" t="n" s="0">
         <v>10.943</v>
       </c>
       <c r="E27" t="n" s="0">
         <v>10.8555</v>
       </c>
+      <c r="F27" t="n" s="0">
+        <v>10.772</v>
+      </c>
+      <c r="G27" t="n" s="0">
+        <v>11.0935</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
         <v>21</v>
       </c>
       <c r="B28" t="n" s="0">
         <v>1.5111</v>
       </c>
       <c r="C28" t="n" s="0">
         <v>1.4942</v>
       </c>
       <c r="D28" t="n" s="0">
         <v>1.4811</v>
       </c>
       <c r="E28" t="n" s="0">
         <v>1.4934</v>
       </c>
+      <c r="F28" t="n" s="0">
+        <v>1.487</v>
+      </c>
+      <c r="G28" t="n" s="0">
+        <v>1.4754</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
         <v>22</v>
       </c>
       <c r="B29" t="n" s="0">
         <v>37.455</v>
       </c>
       <c r="C29" t="n" s="0">
         <v>36.696</v>
       </c>
       <c r="D29" t="n" s="0">
         <v>37.667</v>
       </c>
       <c r="E29" t="n" s="0">
         <v>38.084</v>
       </c>
+      <c r="F29" t="n" s="0">
+        <v>37.866</v>
+      </c>
+      <c r="G29" t="n" s="0">
+        <v>37.862</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
         <v>23</v>
       </c>
       <c r="B30" t="n" s="0">
         <v>51.8324</v>
       </c>
       <c r="C30" t="n" s="0">
         <v>51.8946</v>
       </c>
       <c r="D30" t="n" s="0">
         <v>51.1433</v>
       </c>
       <c r="E30" t="n" s="0">
         <v>52.8757</v>
       </c>
+      <c r="F30" t="n" s="0">
+        <v>53.4297</v>
+      </c>
+      <c r="G30" t="n" s="0">
+        <v>53.1642</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="0">
         <v>24</v>
       </c>
       <c r="B31" t="n" s="0">
         <v>1.1919</v>
       </c>
       <c r="C31" t="n" s="0">
         <v>1.1805</v>
       </c>
       <c r="D31" t="n" s="0">
         <v>1.1498</v>
       </c>
       <c r="E31" t="n" s="0">
         <v>1.1702</v>
       </c>
+      <c r="F31" t="n" s="0">
+        <v>1.1644</v>
+      </c>
+      <c r="G31" t="n" s="0">
+        <v>1.1394</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="0">
         <v>25</v>
       </c>
       <c r="B32" t="n" s="0">
         <v>18.9906</v>
       </c>
       <c r="C32" t="n" s="0">
         <v>18.8178</v>
       </c>
       <c r="D32" t="n" s="0">
         <v>19.6271</v>
       </c>
       <c r="E32" t="n" s="0">
         <v>19.648</v>
+      </c>
+      <c r="F32" t="n" s="0">
+        <v>18.8913</v>
+      </c>
+      <c r="G32" t="n" s="0">
+        <v>18.6544</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="s" s="0">
         <v>58</v>
       </c>
       <c r="C3" t="s" s="0">