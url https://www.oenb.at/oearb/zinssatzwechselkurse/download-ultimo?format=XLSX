--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -60,51 +60,51 @@
     <sheet name="2007" r:id="rId11" sheetId="9"/>
     <sheet name="2008" r:id="rId12" sheetId="10"/>
     <sheet name="2009" r:id="rId13" sheetId="11"/>
     <sheet name="2010" r:id="rId14" sheetId="12"/>
     <sheet name="2011" r:id="rId15" sheetId="13"/>
     <sheet name="2012" r:id="rId16" sheetId="14"/>
     <sheet name="2013" r:id="rId17" sheetId="15"/>
     <sheet name="2014" r:id="rId18" sheetId="16"/>
     <sheet name="2015" r:id="rId19" sheetId="17"/>
     <sheet name="2016" r:id="rId20" sheetId="18"/>
     <sheet name="2017" r:id="rId21" sheetId="19"/>
     <sheet name="2018" r:id="rId22" sheetId="20"/>
     <sheet name="2019" r:id="rId23" sheetId="21"/>
     <sheet name="2020" r:id="rId24" sheetId="22"/>
     <sheet name="2021" r:id="rId25" sheetId="23"/>
     <sheet name="2022" r:id="rId26" sheetId="24"/>
     <sheet name="2023" r:id="rId27" sheetId="25"/>
     <sheet name="2024" r:id="rId28" sheetId="26"/>
     <sheet name="2025" r:id="rId29" sheetId="27"/>
     <sheet name="2026" r:id="rId30" sheetId="28"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1212" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="390">
   <si>
     <t>Euro Referenz- und Wechselkurse 1999</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
@@ -1227,50 +1227,53 @@
     <t>28.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Euro Referenz- und Wechselkurse 2026</t>
   </si>
   <si>
     <t>30.01.2026</t>
   </si>
   <si>
     <t>27.02.2026</t>
   </si>
   <si>
     <t>31.03.2026</t>
   </si>
   <si>
     <t>30.04.2026</t>
   </si>
   <si>
     <t>29.05.2026</t>
   </si>
   <si>
     <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -27254,746 +27257,836 @@
         <v>20.739</v>
       </c>
       <c r="I33" t="n" s="0">
         <v>20.6758</v>
       </c>
       <c r="J33" t="n" s="0">
         <v>20.282</v>
       </c>
       <c r="K33" t="n" s="0">
         <v>20.0452</v>
       </c>
       <c r="L33" t="n" s="0">
         <v>19.7962</v>
       </c>
       <c r="M33" t="n" s="0">
         <v>19.4439</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>382</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="s" s="0">
         <v>383</v>
       </c>
       <c r="C3" t="s" s="0">
         <v>384</v>
       </c>
       <c r="D3" t="s" s="0">
         <v>385</v>
       </c>
       <c r="E3" t="s" s="0">
         <v>386</v>
       </c>
       <c r="F3" t="s" s="0">
         <v>387</v>
       </c>
       <c r="G3" t="s" s="0">
         <v>388</v>
       </c>
+      <c r="H3" t="s" s="0">
+        <v>389</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="0">
         <v>1</v>
       </c>
       <c r="B4" t="n" s="0">
         <v>1.7001</v>
       </c>
       <c r="C4" t="n" s="0">
         <v>1.6612</v>
       </c>
       <c r="D4" t="n" s="0">
         <v>1.6693</v>
       </c>
       <c r="E4" t="n" s="0">
         <v>1.6371</v>
       </c>
       <c r="F4" t="n" s="0">
         <v>1.6238</v>
       </c>
       <c r="G4" t="n" s="0">
         <v>1.6544</v>
       </c>
+      <c r="H4" t="n" s="0">
+        <v>1.6365</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="0">
         <v>40</v>
       </c>
       <c r="B5" t="n" s="0">
         <v>6.2233</v>
       </c>
       <c r="C5" t="n" s="0">
         <v>6.0862</v>
       </c>
       <c r="D5" t="n" s="0">
         <v>6.0065</v>
       </c>
       <c r="E5" t="n" s="0">
         <v>5.8292</v>
       </c>
       <c r="F5" t="n" s="0">
         <v>5.8747</v>
       </c>
       <c r="G5" t="n" s="0">
         <v>5.9003</v>
       </c>
+      <c r="H5" t="n" s="0">
+        <v>5.8095</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>2</v>
       </c>
       <c r="B6" t="n" s="0">
         <v>1.612</v>
       </c>
       <c r="C6" t="n" s="0">
         <v>1.6139</v>
       </c>
       <c r="D6" t="n" s="0">
         <v>1.6022</v>
       </c>
       <c r="E6" t="n" s="0">
         <v>1.5994</v>
       </c>
       <c r="F6" t="n" s="0">
         <v>1.6074</v>
       </c>
       <c r="G6" t="n" s="0">
         <v>1.622</v>
       </c>
+      <c r="H6" t="n" s="0">
+        <v>1.6126</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B7" t="n" s="0">
         <v>0.9157</v>
       </c>
       <c r="C7" t="n" s="0">
         <v>0.9104</v>
       </c>
       <c r="D7" t="n" s="0">
         <v>0.9194</v>
       </c>
       <c r="E7" t="n" s="0">
         <v>0.919</v>
       </c>
       <c r="F7" t="n" s="0">
         <v>0.9111</v>
       </c>
       <c r="G7" t="n" s="0">
         <v>0.9224</v>
       </c>
+      <c r="H7" t="n" s="0">
+        <v>0.9304</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>41</v>
       </c>
       <c r="B8" t="n" s="0">
         <v>8.2834</v>
       </c>
       <c r="C8" t="n" s="0">
         <v>8.0961</v>
       </c>
       <c r="D8" t="n" s="0">
         <v>7.9341</v>
       </c>
       <c r="E8" t="n" s="0">
         <v>7.991</v>
       </c>
       <c r="F8" t="n" s="0">
         <v>7.8793</v>
       </c>
       <c r="G8" t="n" s="0">
         <v>7.7314</v>
       </c>
+      <c r="H8" t="n" s="0">
+        <v>7.7539</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="0">
         <v>4</v>
       </c>
       <c r="B9" t="n" s="0">
         <v>24.325</v>
       </c>
       <c r="C9" t="n" s="0">
         <v>24.244</v>
       </c>
       <c r="D9" t="n" s="0">
         <v>24.514</v>
       </c>
       <c r="E9" t="n" s="0">
         <v>24.366</v>
       </c>
       <c r="F9" t="n" s="0">
         <v>24.282</v>
       </c>
       <c r="G9" t="n" s="0">
         <v>24.256</v>
       </c>
+      <c r="H9" t="n" s="0">
+        <v>24.212</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="0">
         <v>5</v>
       </c>
       <c r="B10" t="n" s="0">
         <v>7.4674</v>
       </c>
       <c r="C10" t="n" s="0">
         <v>7.4718</v>
       </c>
       <c r="D10" t="n" s="0">
         <v>7.473</v>
       </c>
       <c r="E10" t="n" s="0">
         <v>7.4716</v>
       </c>
       <c r="F10" t="n" s="0">
         <v>7.4731</v>
       </c>
       <c r="G10" t="n" s="0">
         <v>7.4744</v>
       </c>
+      <c r="H10" t="n" s="0">
+        <v>7.4752</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="0">
         <v>6</v>
       </c>
       <c r="B11" t="n" s="0">
         <v>0.8662</v>
       </c>
       <c r="C11" t="n" s="0">
         <v>0.8763</v>
       </c>
       <c r="D11" t="n" s="0">
         <v>0.86833</v>
       </c>
       <c r="E11" t="n" s="0">
         <v>0.86625</v>
       </c>
       <c r="F11" t="n" s="0">
         <v>0.86723</v>
       </c>
       <c r="G11" t="n" s="0">
         <v>0.86178</v>
       </c>
+      <c r="H11" t="n" s="0">
+        <v>0.85573</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="0">
         <v>7</v>
       </c>
       <c r="B12" t="n" s="0">
         <v>9.3067</v>
       </c>
       <c r="C12" t="n" s="0">
         <v>9.2359</v>
       </c>
       <c r="D12" t="n" s="0">
         <v>9.0136</v>
       </c>
       <c r="E12" t="n" s="0">
         <v>9.1662</v>
       </c>
       <c r="F12" t="n" s="0">
         <v>9.1238</v>
       </c>
       <c r="G12" t="n" s="0">
         <v>8.935</v>
       </c>
+      <c r="H12" t="n" s="0">
+        <v>9.0079</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="0">
         <v>8</v>
       </c>
       <c r="B13" t="n" s="0">
         <v>380.7</v>
       </c>
       <c r="C13" t="n" s="0">
         <v>376.63</v>
       </c>
       <c r="D13" t="n" s="0">
         <v>384.88</v>
       </c>
       <c r="E13" t="n" s="0">
         <v>364.85</v>
       </c>
       <c r="F13" t="n" s="0">
         <v>353.69</v>
       </c>
       <c r="G13" t="n" s="0">
         <v>356.3</v>
       </c>
+      <c r="H13" t="n" s="0">
+        <v>364.25</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="0">
         <v>9</v>
       </c>
       <c r="B14" t="n" s="0">
         <v>20010.0</v>
       </c>
       <c r="C14" t="n" s="0">
         <v>19833.7</v>
       </c>
       <c r="D14" t="n" s="0">
         <v>19506.24</v>
       </c>
       <c r="E14" t="n" s="0">
         <v>20297.94</v>
       </c>
       <c r="F14" t="n" s="0">
         <v>20745.24</v>
       </c>
       <c r="G14" t="n" s="0">
         <v>20398.91</v>
       </c>
+      <c r="H14" t="n" s="0">
+        <v>20733.18</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
         <v>43</v>
       </c>
       <c r="B15" t="n" s="0">
         <v>3.6799</v>
       </c>
       <c r="C15" t="n" s="0">
         <v>3.7107</v>
       </c>
       <c r="D15" t="n" s="0">
         <v>3.638</v>
       </c>
       <c r="E15" t="n" s="0">
         <v>3.4553</v>
       </c>
       <c r="F15" t="n" s="0">
         <v>3.2682</v>
       </c>
       <c r="G15" t="n" s="0">
         <v>3.3953</v>
       </c>
+      <c r="H15" t="n" s="0">
+        <v>3.5114</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>44</v>
       </c>
       <c r="B16" t="n" s="0">
         <v>109.5825</v>
       </c>
       <c r="C16" t="n" s="0">
         <v>107.5205</v>
       </c>
       <c r="D16" t="n" s="0">
         <v>107.8788</v>
       </c>
       <c r="E16" t="n" s="0">
         <v>111.0695</v>
       </c>
       <c r="F16" t="n" s="0">
         <v>110.6195</v>
       </c>
       <c r="G16" t="n" s="0">
         <v>107.8565</v>
       </c>
+      <c r="H16" t="n" s="0">
+        <v>109.5495</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>10</v>
       </c>
       <c r="B17" t="n" s="0">
         <v>145.2</v>
       </c>
       <c r="C17" t="n" s="0">
         <v>143.5</v>
       </c>
       <c r="D17" t="n" s="0">
         <v>143.6</v>
       </c>
       <c r="E17" t="n" s="0">
         <v>144.0</v>
       </c>
       <c r="F17" t="n" s="0">
         <v>143.4</v>
       </c>
       <c r="G17" t="n" s="0">
         <v>144.0</v>
       </c>
+      <c r="H17" t="n" s="0">
+        <v>142.6</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="0">
         <v>11</v>
       </c>
       <c r="B18" t="n" s="0">
         <v>183.59</v>
       </c>
       <c r="C18" t="n" s="0">
         <v>184.13</v>
       </c>
       <c r="D18" t="n" s="0">
         <v>183.39</v>
       </c>
       <c r="E18" t="n" s="0">
         <v>183.21</v>
       </c>
       <c r="F18" t="n" s="0">
         <v>185.45</v>
       </c>
       <c r="G18" t="n" s="0">
         <v>185.08</v>
       </c>
+      <c r="H18" t="n" s="0">
+        <v>184.03</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B19" t="n" s="0">
         <v>1719.47</v>
       </c>
       <c r="C19" t="n" s="0">
         <v>1702.25</v>
       </c>
       <c r="D19" t="n" s="0">
         <v>1753.22</v>
       </c>
       <c r="E19" t="n" s="0">
         <v>1728.39</v>
       </c>
       <c r="F19" t="n" s="0">
         <v>1753.9</v>
       </c>
       <c r="G19" t="n" s="0">
         <v>1767.08</v>
       </c>
+      <c r="H19" t="n" s="0">
+        <v>1657.99</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B20" t="n" s="0">
         <v>20.5979</v>
       </c>
       <c r="C20" t="n" s="0">
         <v>20.3189</v>
       </c>
       <c r="D20" t="n" s="0">
         <v>20.7101</v>
       </c>
       <c r="E20" t="n" s="0">
         <v>20.4973</v>
       </c>
       <c r="F20" t="n" s="0">
         <v>20.1905</v>
       </c>
       <c r="G20" t="n" s="0">
         <v>19.903</v>
       </c>
+      <c r="H20" t="n" s="0">
+        <v>19.9512</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B21" t="n" s="0">
         <v>4.7044</v>
       </c>
       <c r="C21" t="n" s="0">
         <v>4.5933</v>
       </c>
       <c r="D21" t="n" s="0">
         <v>4.6555</v>
       </c>
       <c r="E21" t="n" s="0">
         <v>4.6457</v>
       </c>
       <c r="F21" t="n" s="0">
         <v>4.6168</v>
       </c>
       <c r="G21" t="n" s="0">
         <v>4.6544</v>
       </c>
+      <c r="H21" t="n" s="0">
+        <v>4.6933</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B22" t="n" s="0">
         <v>11.3885</v>
       </c>
       <c r="C22" t="n" s="0">
         <v>11.2085</v>
       </c>
       <c r="D22" t="n" s="0">
         <v>11.2125</v>
       </c>
       <c r="E22" t="n" s="0">
         <v>10.9123</v>
       </c>
       <c r="F22" t="n" s="0">
         <v>10.7735</v>
       </c>
       <c r="G22" t="n" s="0">
         <v>11.3105</v>
       </c>
+      <c r="H22" t="n" s="0">
+        <v>10.942</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B23" t="n" s="0">
         <v>1.966</v>
       </c>
       <c r="C23" t="n" s="0">
         <v>1.9731</v>
       </c>
       <c r="D23" t="n" s="0">
         <v>2.0061</v>
       </c>
       <c r="E23" t="n" s="0">
         <v>1.9957</v>
       </c>
       <c r="F23" t="n" s="0">
         <v>1.9491</v>
       </c>
       <c r="G23" t="n" s="0">
         <v>2.0136</v>
       </c>
+      <c r="H23" t="n" s="0">
+        <v>1.9589</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B24" t="n" s="0">
         <v>70.211</v>
       </c>
       <c r="C24" t="n" s="0">
         <v>68.095</v>
       </c>
       <c r="D24" t="n" s="0">
         <v>69.78</v>
       </c>
       <c r="E24" t="n" s="0">
         <v>71.918</v>
       </c>
       <c r="F24" t="n" s="0">
         <v>71.694</v>
       </c>
       <c r="G24" t="n" s="0">
         <v>69.911</v>
       </c>
+      <c r="H24" t="n" s="0">
+        <v>70.367</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B25" t="n" s="0">
         <v>4.2073</v>
       </c>
       <c r="C25" t="n" s="0">
         <v>4.2243</v>
       </c>
       <c r="D25" t="n" s="0">
         <v>4.289</v>
       </c>
       <c r="E25" t="n" s="0">
         <v>4.2605</v>
       </c>
       <c r="F25" t="n" s="0">
         <v>4.2275</v>
       </c>
       <c r="G25" t="n" s="0">
         <v>4.2955</v>
       </c>
+      <c r="H25" t="n" s="0">
+        <v>4.3135</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="0">
         <v>19</v>
       </c>
       <c r="B26" t="n" s="0">
         <v>5.0964</v>
       </c>
       <c r="C26" t="n" s="0">
         <v>5.0957</v>
       </c>
       <c r="D26" t="n" s="0">
         <v>5.0991</v>
       </c>
       <c r="E26" t="n" s="0">
         <v>5.1823</v>
       </c>
       <c r="F26" t="n" s="0">
         <v>5.2523</v>
       </c>
       <c r="G26" t="n" s="0">
         <v>5.2439</v>
       </c>
+      <c r="H26" t="n" s="0">
+        <v>5.2467</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B27" t="n" s="0">
         <v>10.5205</v>
       </c>
       <c r="C27" t="n" s="0">
         <v>10.6643</v>
       </c>
       <c r="D27" t="n" s="0">
         <v>10.943</v>
       </c>
       <c r="E27" t="n" s="0">
         <v>10.8555</v>
       </c>
       <c r="F27" t="n" s="0">
         <v>10.772</v>
       </c>
       <c r="G27" t="n" s="0">
         <v>11.0935</v>
       </c>
+      <c r="H27" t="n" s="0">
+        <v>10.9855</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
         <v>21</v>
       </c>
       <c r="B28" t="n" s="0">
         <v>1.5111</v>
       </c>
       <c r="C28" t="n" s="0">
         <v>1.4942</v>
       </c>
       <c r="D28" t="n" s="0">
         <v>1.4811</v>
       </c>
       <c r="E28" t="n" s="0">
         <v>1.4934</v>
       </c>
       <c r="F28" t="n" s="0">
         <v>1.487</v>
       </c>
       <c r="G28" t="n" s="0">
         <v>1.4754</v>
       </c>
+      <c r="H28" t="n" s="0">
+        <v>1.4757</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
         <v>22</v>
       </c>
       <c r="B29" t="n" s="0">
         <v>37.455</v>
       </c>
       <c r="C29" t="n" s="0">
         <v>36.696</v>
       </c>
       <c r="D29" t="n" s="0">
         <v>37.667</v>
       </c>
       <c r="E29" t="n" s="0">
         <v>38.084</v>
       </c>
       <c r="F29" t="n" s="0">
         <v>37.866</v>
       </c>
       <c r="G29" t="n" s="0">
         <v>37.862</v>
       </c>
+      <c r="H29" t="n" s="0">
+        <v>38.435</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
         <v>23</v>
       </c>
       <c r="B30" t="n" s="0">
         <v>51.8324</v>
       </c>
       <c r="C30" t="n" s="0">
         <v>51.8946</v>
       </c>
       <c r="D30" t="n" s="0">
         <v>51.1433</v>
       </c>
       <c r="E30" t="n" s="0">
         <v>52.8757</v>
       </c>
       <c r="F30" t="n" s="0">
         <v>53.4297</v>
       </c>
       <c r="G30" t="n" s="0">
         <v>53.1642</v>
       </c>
+      <c r="H30" t="n" s="0">
+        <v>54.5829</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="0">
         <v>24</v>
       </c>
       <c r="B31" t="n" s="0">
         <v>1.1919</v>
       </c>
       <c r="C31" t="n" s="0">
         <v>1.1805</v>
       </c>
       <c r="D31" t="n" s="0">
         <v>1.1498</v>
       </c>
       <c r="E31" t="n" s="0">
         <v>1.1702</v>
       </c>
       <c r="F31" t="n" s="0">
         <v>1.1644</v>
       </c>
       <c r="G31" t="n" s="0">
         <v>1.1394</v>
       </c>
+      <c r="H31" t="n" s="0">
+        <v>1.1485</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="0">
         <v>25</v>
       </c>
       <c r="B32" t="n" s="0">
         <v>18.9906</v>
       </c>
       <c r="C32" t="n" s="0">
         <v>18.8178</v>
       </c>
       <c r="D32" t="n" s="0">
         <v>19.6271</v>
       </c>
       <c r="E32" t="n" s="0">
         <v>19.648</v>
       </c>
       <c r="F32" t="n" s="0">
         <v>18.8913</v>
       </c>
       <c r="G32" t="n" s="0">
         <v>18.6544</v>
+      </c>
+      <c r="H32" t="n" s="0">
+        <v>19.0364</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="s" s="0">
         <v>58</v>
       </c>
       <c r="C3" t="s" s="0">