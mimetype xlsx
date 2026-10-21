--- v2 (2026-08-27)
+++ v3 (2026-10-21)
@@ -60,51 +60,51 @@
     <sheet name="2007" r:id="rId11" sheetId="9"/>
     <sheet name="2008" r:id="rId12" sheetId="10"/>
     <sheet name="2009" r:id="rId13" sheetId="11"/>
     <sheet name="2010" r:id="rId14" sheetId="12"/>
     <sheet name="2011" r:id="rId15" sheetId="13"/>
     <sheet name="2012" r:id="rId16" sheetId="14"/>
     <sheet name="2013" r:id="rId17" sheetId="15"/>
     <sheet name="2014" r:id="rId18" sheetId="16"/>
     <sheet name="2015" r:id="rId19" sheetId="17"/>
     <sheet name="2016" r:id="rId20" sheetId="18"/>
     <sheet name="2017" r:id="rId21" sheetId="19"/>
     <sheet name="2018" r:id="rId22" sheetId="20"/>
     <sheet name="2019" r:id="rId23" sheetId="21"/>
     <sheet name="2020" r:id="rId24" sheetId="22"/>
     <sheet name="2021" r:id="rId25" sheetId="23"/>
     <sheet name="2022" r:id="rId26" sheetId="24"/>
     <sheet name="2023" r:id="rId27" sheetId="25"/>
     <sheet name="2024" r:id="rId28" sheetId="26"/>
     <sheet name="2025" r:id="rId29" sheetId="27"/>
     <sheet name="2026" r:id="rId30" sheetId="28"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1215" uniqueCount="392">
   <si>
     <t>Euro Referenz- und Wechselkurse 1999</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
@@ -1230,50 +1230,56 @@
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Euro Referenz- und Wechselkurse 2026</t>
   </si>
   <si>
     <t>30.01.2026</t>
   </si>
   <si>
     <t>27.02.2026</t>
   </si>
   <si>
     <t>31.03.2026</t>
   </si>
   <si>
     <t>30.04.2026</t>
   </si>
   <si>
     <t>29.05.2026</t>
   </si>
   <si>
     <t>30.06.2026</t>
   </si>
   <si>
     <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -27257,836 +27263,1016 @@
         <v>20.739</v>
       </c>
       <c r="I33" t="n" s="0">
         <v>20.6758</v>
       </c>
       <c r="J33" t="n" s="0">
         <v>20.282</v>
       </c>
       <c r="K33" t="n" s="0">
         <v>20.0452</v>
       </c>
       <c r="L33" t="n" s="0">
         <v>19.7962</v>
       </c>
       <c r="M33" t="n" s="0">
         <v>19.4439</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>382</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="s" s="0">
         <v>383</v>
       </c>
       <c r="C3" t="s" s="0">
         <v>384</v>
       </c>
       <c r="D3" t="s" s="0">
         <v>385</v>
       </c>
       <c r="E3" t="s" s="0">
         <v>386</v>
       </c>
       <c r="F3" t="s" s="0">
         <v>387</v>
       </c>
       <c r="G3" t="s" s="0">
         <v>388</v>
       </c>
       <c r="H3" t="s" s="0">
         <v>389</v>
       </c>
+      <c r="I3" t="s" s="0">
+        <v>390</v>
+      </c>
+      <c r="J3" t="s" s="0">
+        <v>391</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s" s="0">
         <v>1</v>
       </c>
       <c r="B4" t="n" s="0">
         <v>1.7001</v>
       </c>
       <c r="C4" t="n" s="0">
         <v>1.6612</v>
       </c>
       <c r="D4" t="n" s="0">
         <v>1.6693</v>
       </c>
       <c r="E4" t="n" s="0">
         <v>1.6371</v>
       </c>
       <c r="F4" t="n" s="0">
         <v>1.6238</v>
       </c>
       <c r="G4" t="n" s="0">
         <v>1.6544</v>
       </c>
       <c r="H4" t="n" s="0">
         <v>1.6365</v>
       </c>
+      <c r="I4" t="n" s="0">
+        <v>1.6191</v>
+      </c>
+      <c r="J4" t="n" s="0">
+        <v>1.6297</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="0">
         <v>40</v>
       </c>
       <c r="B5" t="n" s="0">
         <v>6.2233</v>
       </c>
       <c r="C5" t="n" s="0">
         <v>6.0862</v>
       </c>
       <c r="D5" t="n" s="0">
         <v>6.0065</v>
       </c>
       <c r="E5" t="n" s="0">
         <v>5.8292</v>
       </c>
       <c r="F5" t="n" s="0">
         <v>5.8747</v>
       </c>
       <c r="G5" t="n" s="0">
         <v>5.9003</v>
       </c>
       <c r="H5" t="n" s="0">
         <v>5.8095</v>
       </c>
+      <c r="I5" t="n" s="0">
+        <v>5.9972</v>
+      </c>
+      <c r="J5" t="n" s="0">
+        <v>5.9077</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
         <v>2</v>
       </c>
       <c r="B6" t="n" s="0">
         <v>1.612</v>
       </c>
       <c r="C6" t="n" s="0">
         <v>1.6139</v>
       </c>
       <c r="D6" t="n" s="0">
         <v>1.6022</v>
       </c>
       <c r="E6" t="n" s="0">
         <v>1.5994</v>
       </c>
       <c r="F6" t="n" s="0">
         <v>1.6074</v>
       </c>
       <c r="G6" t="n" s="0">
         <v>1.622</v>
       </c>
       <c r="H6" t="n" s="0">
         <v>1.6126</v>
       </c>
+      <c r="I6" t="n" s="0">
+        <v>1.6102</v>
+      </c>
+      <c r="J6" t="n" s="0">
+        <v>1.6105</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s" s="0">
         <v>3</v>
       </c>
       <c r="B7" t="n" s="0">
         <v>0.9157</v>
       </c>
       <c r="C7" t="n" s="0">
         <v>0.9104</v>
       </c>
       <c r="D7" t="n" s="0">
         <v>0.9194</v>
       </c>
       <c r="E7" t="n" s="0">
         <v>0.919</v>
       </c>
       <c r="F7" t="n" s="0">
         <v>0.9111</v>
       </c>
       <c r="G7" t="n" s="0">
         <v>0.9224</v>
       </c>
       <c r="H7" t="n" s="0">
         <v>0.9304</v>
       </c>
+      <c r="I7" t="n" s="0">
+        <v>0.9376</v>
+      </c>
+      <c r="J7" t="n" s="0">
+        <v>0.9478</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>41</v>
       </c>
       <c r="B8" t="n" s="0">
         <v>8.2834</v>
       </c>
       <c r="C8" t="n" s="0">
         <v>8.0961</v>
       </c>
       <c r="D8" t="n" s="0">
         <v>7.9341</v>
       </c>
       <c r="E8" t="n" s="0">
         <v>7.991</v>
       </c>
       <c r="F8" t="n" s="0">
         <v>7.8793</v>
       </c>
       <c r="G8" t="n" s="0">
         <v>7.7314</v>
       </c>
       <c r="H8" t="n" s="0">
         <v>7.7539</v>
       </c>
+      <c r="I8" t="n" s="0">
+        <v>7.7922</v>
+      </c>
+      <c r="J8" t="n" s="0">
+        <v>7.613</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="0">
         <v>4</v>
       </c>
       <c r="B9" t="n" s="0">
         <v>24.325</v>
       </c>
       <c r="C9" t="n" s="0">
         <v>24.244</v>
       </c>
       <c r="D9" t="n" s="0">
         <v>24.514</v>
       </c>
       <c r="E9" t="n" s="0">
         <v>24.366</v>
       </c>
       <c r="F9" t="n" s="0">
         <v>24.282</v>
       </c>
       <c r="G9" t="n" s="0">
         <v>24.256</v>
       </c>
       <c r="H9" t="n" s="0">
         <v>24.212</v>
       </c>
+      <c r="I9" t="n" s="0">
+        <v>24.122</v>
+      </c>
+      <c r="J9" t="n" s="0">
+        <v>24.44</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="0">
         <v>5</v>
       </c>
       <c r="B10" t="n" s="0">
         <v>7.4674</v>
       </c>
       <c r="C10" t="n" s="0">
         <v>7.4718</v>
       </c>
       <c r="D10" t="n" s="0">
         <v>7.473</v>
       </c>
       <c r="E10" t="n" s="0">
         <v>7.4716</v>
       </c>
       <c r="F10" t="n" s="0">
         <v>7.4731</v>
       </c>
       <c r="G10" t="n" s="0">
         <v>7.4744</v>
       </c>
       <c r="H10" t="n" s="0">
         <v>7.4752</v>
       </c>
+      <c r="I10" t="n" s="0">
+        <v>7.4751</v>
+      </c>
+      <c r="J10" t="n" s="0">
+        <v>7.4755</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="0">
         <v>6</v>
       </c>
       <c r="B11" t="n" s="0">
         <v>0.8662</v>
       </c>
       <c r="C11" t="n" s="0">
         <v>0.8763</v>
       </c>
       <c r="D11" t="n" s="0">
         <v>0.86833</v>
       </c>
       <c r="E11" t="n" s="0">
         <v>0.86625</v>
       </c>
       <c r="F11" t="n" s="0">
         <v>0.86723</v>
       </c>
       <c r="G11" t="n" s="0">
         <v>0.86178</v>
       </c>
       <c r="H11" t="n" s="0">
         <v>0.85573</v>
       </c>
+      <c r="I11" t="n" s="0">
+        <v>0.85648</v>
+      </c>
+      <c r="J11" t="n" s="0">
+        <v>0.85463</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="0">
         <v>7</v>
       </c>
       <c r="B12" t="n" s="0">
         <v>9.3067</v>
       </c>
       <c r="C12" t="n" s="0">
         <v>9.2359</v>
       </c>
       <c r="D12" t="n" s="0">
         <v>9.0136</v>
       </c>
       <c r="E12" t="n" s="0">
         <v>9.1662</v>
       </c>
       <c r="F12" t="n" s="0">
         <v>9.1238</v>
       </c>
       <c r="G12" t="n" s="0">
         <v>8.935</v>
       </c>
       <c r="H12" t="n" s="0">
         <v>9.0079</v>
       </c>
+      <c r="I12" t="n" s="0">
+        <v>9.0888</v>
+      </c>
+      <c r="J12" t="n" s="0">
+        <v>8.9095</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="0">
         <v>8</v>
       </c>
       <c r="B13" t="n" s="0">
         <v>380.7</v>
       </c>
       <c r="C13" t="n" s="0">
         <v>376.63</v>
       </c>
       <c r="D13" t="n" s="0">
         <v>384.88</v>
       </c>
       <c r="E13" t="n" s="0">
         <v>364.85</v>
       </c>
       <c r="F13" t="n" s="0">
         <v>353.69</v>
       </c>
       <c r="G13" t="n" s="0">
         <v>356.3</v>
       </c>
       <c r="H13" t="n" s="0">
         <v>364.25</v>
       </c>
+      <c r="I13" t="n" s="0">
+        <v>364.35</v>
+      </c>
+      <c r="J13" t="n" s="0">
+        <v>366.2</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="0">
         <v>9</v>
       </c>
       <c r="B14" t="n" s="0">
         <v>20010.0</v>
       </c>
       <c r="C14" t="n" s="0">
         <v>19833.7</v>
       </c>
       <c r="D14" t="n" s="0">
         <v>19506.24</v>
       </c>
       <c r="E14" t="n" s="0">
         <v>20297.94</v>
       </c>
       <c r="F14" t="n" s="0">
         <v>20745.24</v>
       </c>
       <c r="G14" t="n" s="0">
         <v>20398.91</v>
       </c>
       <c r="H14" t="n" s="0">
         <v>20733.18</v>
       </c>
+      <c r="I14" t="n" s="0">
+        <v>20536.52</v>
+      </c>
+      <c r="J14" t="n" s="0">
+        <v>20315.34</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="0">
         <v>43</v>
       </c>
       <c r="B15" t="n" s="0">
         <v>3.6799</v>
       </c>
       <c r="C15" t="n" s="0">
         <v>3.7107</v>
       </c>
       <c r="D15" t="n" s="0">
         <v>3.638</v>
       </c>
       <c r="E15" t="n" s="0">
         <v>3.4553</v>
       </c>
       <c r="F15" t="n" s="0">
         <v>3.2682</v>
       </c>
       <c r="G15" t="n" s="0">
         <v>3.3953</v>
       </c>
       <c r="H15" t="n" s="0">
         <v>3.5114</v>
       </c>
+      <c r="I15" t="n" s="0">
+        <v>3.4647</v>
+      </c>
+      <c r="J15" t="n" s="0">
+        <v>3.4901</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>44</v>
       </c>
       <c r="B16" t="n" s="0">
         <v>109.5825</v>
       </c>
       <c r="C16" t="n" s="0">
         <v>107.5205</v>
       </c>
       <c r="D16" t="n" s="0">
         <v>107.8788</v>
       </c>
       <c r="E16" t="n" s="0">
         <v>111.0695</v>
       </c>
       <c r="F16" t="n" s="0">
         <v>110.6195</v>
       </c>
       <c r="G16" t="n" s="0">
         <v>107.8565</v>
       </c>
       <c r="H16" t="n" s="0">
         <v>109.5495</v>
       </c>
+      <c r="I16" t="n" s="0">
+        <v>110.361</v>
+      </c>
+      <c r="J16" t="n" s="0">
+        <v>108.8205</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>10</v>
       </c>
       <c r="B17" t="n" s="0">
         <v>145.2</v>
       </c>
       <c r="C17" t="n" s="0">
         <v>143.5</v>
       </c>
       <c r="D17" t="n" s="0">
         <v>143.6</v>
       </c>
       <c r="E17" t="n" s="0">
         <v>144.0</v>
       </c>
       <c r="F17" t="n" s="0">
         <v>143.4</v>
       </c>
       <c r="G17" t="n" s="0">
         <v>144.0</v>
       </c>
       <c r="H17" t="n" s="0">
         <v>142.6</v>
       </c>
+      <c r="I17" t="n" s="0">
+        <v>140.8</v>
+      </c>
+      <c r="J17" t="n" s="0">
+        <v>137.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s" s="0">
         <v>11</v>
       </c>
       <c r="B18" t="n" s="0">
         <v>183.59</v>
       </c>
       <c r="C18" t="n" s="0">
         <v>184.13</v>
       </c>
       <c r="D18" t="n" s="0">
         <v>183.39</v>
       </c>
       <c r="E18" t="n" s="0">
         <v>183.21</v>
       </c>
       <c r="F18" t="n" s="0">
         <v>185.45</v>
       </c>
       <c r="G18" t="n" s="0">
         <v>185.08</v>
       </c>
       <c r="H18" t="n" s="0">
         <v>184.03</v>
       </c>
+      <c r="I18" t="n" s="0">
+        <v>185.22</v>
+      </c>
+      <c r="J18" t="n" s="0">
+        <v>178.27</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="0">
         <v>12</v>
       </c>
       <c r="B19" t="n" s="0">
         <v>1719.47</v>
       </c>
       <c r="C19" t="n" s="0">
         <v>1702.25</v>
       </c>
       <c r="D19" t="n" s="0">
         <v>1753.22</v>
       </c>
       <c r="E19" t="n" s="0">
         <v>1728.39</v>
       </c>
       <c r="F19" t="n" s="0">
         <v>1753.9</v>
       </c>
       <c r="G19" t="n" s="0">
         <v>1767.08</v>
       </c>
       <c r="H19" t="n" s="0">
         <v>1657.99</v>
       </c>
+      <c r="I19" t="n" s="0">
+        <v>1586.37</v>
+      </c>
+      <c r="J19" t="n" s="0">
+        <v>1539.06</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B20" t="n" s="0">
         <v>20.5979</v>
       </c>
       <c r="C20" t="n" s="0">
         <v>20.3189</v>
       </c>
       <c r="D20" t="n" s="0">
         <v>20.7101</v>
       </c>
       <c r="E20" t="n" s="0">
         <v>20.4973</v>
       </c>
       <c r="F20" t="n" s="0">
         <v>20.1905</v>
       </c>
       <c r="G20" t="n" s="0">
         <v>19.903</v>
       </c>
       <c r="H20" t="n" s="0">
         <v>19.9512</v>
       </c>
+      <c r="I20" t="n" s="0">
+        <v>19.7228</v>
+      </c>
+      <c r="J20" t="n" s="0">
+        <v>20.5816</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B21" t="n" s="0">
         <v>4.7044</v>
       </c>
       <c r="C21" t="n" s="0">
         <v>4.5933</v>
       </c>
       <c r="D21" t="n" s="0">
         <v>4.6555</v>
       </c>
       <c r="E21" t="n" s="0">
         <v>4.6457</v>
       </c>
       <c r="F21" t="n" s="0">
         <v>4.6168</v>
       </c>
       <c r="G21" t="n" s="0">
         <v>4.6544</v>
       </c>
       <c r="H21" t="n" s="0">
         <v>4.6933</v>
       </c>
+      <c r="I21" t="n" s="0">
+        <v>4.6685</v>
+      </c>
+      <c r="J21" t="n" s="0">
+        <v>4.6306</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B22" t="n" s="0">
         <v>11.3885</v>
       </c>
       <c r="C22" t="n" s="0">
         <v>11.2085</v>
       </c>
       <c r="D22" t="n" s="0">
         <v>11.2125</v>
       </c>
       <c r="E22" t="n" s="0">
         <v>10.9123</v>
       </c>
       <c r="F22" t="n" s="0">
         <v>10.7735</v>
       </c>
       <c r="G22" t="n" s="0">
         <v>11.3105</v>
       </c>
       <c r="H22" t="n" s="0">
         <v>10.942</v>
       </c>
+      <c r="I22" t="n" s="0">
+        <v>10.832</v>
+      </c>
+      <c r="J22" t="n" s="0">
+        <v>10.9015</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B23" t="n" s="0">
         <v>1.966</v>
       </c>
       <c r="C23" t="n" s="0">
         <v>1.9731</v>
       </c>
       <c r="D23" t="n" s="0">
         <v>2.0061</v>
       </c>
       <c r="E23" t="n" s="0">
         <v>1.9957</v>
       </c>
       <c r="F23" t="n" s="0">
         <v>1.9491</v>
       </c>
       <c r="G23" t="n" s="0">
         <v>2.0136</v>
       </c>
       <c r="H23" t="n" s="0">
         <v>1.9589</v>
       </c>
+      <c r="I23" t="n" s="0">
+        <v>1.9599</v>
+      </c>
+      <c r="J23" t="n" s="0">
+        <v>2.0115</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B24" t="n" s="0">
         <v>70.211</v>
       </c>
       <c r="C24" t="n" s="0">
         <v>68.095</v>
       </c>
       <c r="D24" t="n" s="0">
         <v>69.78</v>
       </c>
       <c r="E24" t="n" s="0">
         <v>71.918</v>
       </c>
       <c r="F24" t="n" s="0">
         <v>71.694</v>
       </c>
       <c r="G24" t="n" s="0">
         <v>69.911</v>
       </c>
       <c r="H24" t="n" s="0">
         <v>70.367</v>
       </c>
+      <c r="I24" t="n" s="0">
+        <v>72.355</v>
+      </c>
+      <c r="J24" t="n" s="0">
+        <v>71.204</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s" s="0">
         <v>18</v>
       </c>
       <c r="B25" t="n" s="0">
         <v>4.2073</v>
       </c>
       <c r="C25" t="n" s="0">
         <v>4.2243</v>
       </c>
       <c r="D25" t="n" s="0">
         <v>4.289</v>
       </c>
       <c r="E25" t="n" s="0">
         <v>4.2605</v>
       </c>
       <c r="F25" t="n" s="0">
         <v>4.2275</v>
       </c>
       <c r="G25" t="n" s="0">
         <v>4.2955</v>
       </c>
       <c r="H25" t="n" s="0">
         <v>4.3135</v>
       </c>
+      <c r="I25" t="n" s="0">
+        <v>4.328</v>
+      </c>
+      <c r="J25" t="n" s="0">
+        <v>4.369</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s" s="0">
         <v>19</v>
       </c>
       <c r="B26" t="n" s="0">
         <v>5.0964</v>
       </c>
       <c r="C26" t="n" s="0">
         <v>5.0957</v>
       </c>
       <c r="D26" t="n" s="0">
         <v>5.0991</v>
       </c>
       <c r="E26" t="n" s="0">
         <v>5.1823</v>
       </c>
       <c r="F26" t="n" s="0">
         <v>5.2523</v>
       </c>
       <c r="G26" t="n" s="0">
         <v>5.2439</v>
       </c>
       <c r="H26" t="n" s="0">
         <v>5.2467</v>
       </c>
+      <c r="I26" t="n" s="0">
+        <v>5.2592</v>
+      </c>
+      <c r="J26" t="n" s="0">
+        <v>5.2788</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B27" t="n" s="0">
         <v>10.5205</v>
       </c>
       <c r="C27" t="n" s="0">
         <v>10.6643</v>
       </c>
       <c r="D27" t="n" s="0">
         <v>10.943</v>
       </c>
       <c r="E27" t="n" s="0">
         <v>10.8555</v>
       </c>
       <c r="F27" t="n" s="0">
         <v>10.772</v>
       </c>
       <c r="G27" t="n" s="0">
         <v>11.0935</v>
       </c>
       <c r="H27" t="n" s="0">
         <v>10.9855</v>
       </c>
+      <c r="I27" t="n" s="0">
+        <v>11.11</v>
+      </c>
+      <c r="J27" t="n" s="0">
+        <v>11.331</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s" s="0">
         <v>21</v>
       </c>
       <c r="B28" t="n" s="0">
         <v>1.5111</v>
       </c>
       <c r="C28" t="n" s="0">
         <v>1.4942</v>
       </c>
       <c r="D28" t="n" s="0">
         <v>1.4811</v>
       </c>
       <c r="E28" t="n" s="0">
         <v>1.4934</v>
       </c>
       <c r="F28" t="n" s="0">
         <v>1.487</v>
       </c>
       <c r="G28" t="n" s="0">
         <v>1.4754</v>
       </c>
       <c r="H28" t="n" s="0">
         <v>1.4757</v>
       </c>
+      <c r="I28" t="n" s="0">
+        <v>1.4758</v>
+      </c>
+      <c r="J28" t="n" s="0">
+        <v>1.4503</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s" s="0">
         <v>22</v>
       </c>
       <c r="B29" t="n" s="0">
         <v>37.455</v>
       </c>
       <c r="C29" t="n" s="0">
         <v>36.696</v>
       </c>
       <c r="D29" t="n" s="0">
         <v>37.667</v>
       </c>
       <c r="E29" t="n" s="0">
         <v>38.084</v>
       </c>
       <c r="F29" t="n" s="0">
         <v>37.866</v>
       </c>
       <c r="G29" t="n" s="0">
         <v>37.862</v>
       </c>
       <c r="H29" t="n" s="0">
         <v>38.435</v>
       </c>
+      <c r="I29" t="n" s="0">
+        <v>38.458</v>
+      </c>
+      <c r="J29" t="n" s="0">
+        <v>38.113</v>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="0">
         <v>23</v>
       </c>
       <c r="B30" t="n" s="0">
         <v>51.8324</v>
       </c>
       <c r="C30" t="n" s="0">
         <v>51.8946</v>
       </c>
       <c r="D30" t="n" s="0">
         <v>51.1433</v>
       </c>
       <c r="E30" t="n" s="0">
         <v>52.8757</v>
       </c>
       <c r="F30" t="n" s="0">
         <v>53.4297</v>
       </c>
       <c r="G30" t="n" s="0">
         <v>53.1642</v>
       </c>
       <c r="H30" t="n" s="0">
         <v>54.5829</v>
       </c>
+      <c r="I30" t="n" s="0">
+        <v>55.9648</v>
+      </c>
+      <c r="J30" t="n" s="0">
+        <v>55.6596</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="0">
         <v>24</v>
       </c>
       <c r="B31" t="n" s="0">
         <v>1.1919</v>
       </c>
       <c r="C31" t="n" s="0">
         <v>1.1805</v>
       </c>
       <c r="D31" t="n" s="0">
         <v>1.1498</v>
       </c>
       <c r="E31" t="n" s="0">
         <v>1.1702</v>
       </c>
       <c r="F31" t="n" s="0">
         <v>1.1644</v>
       </c>
       <c r="G31" t="n" s="0">
         <v>1.1394</v>
       </c>
       <c r="H31" t="n" s="0">
         <v>1.1485</v>
       </c>
+      <c r="I31" t="n" s="0">
+        <v>1.1596</v>
+      </c>
+      <c r="J31" t="n" s="0">
+        <v>1.1355</v>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="0">
         <v>25</v>
       </c>
       <c r="B32" t="n" s="0">
         <v>18.9906</v>
       </c>
       <c r="C32" t="n" s="0">
         <v>18.8178</v>
       </c>
       <c r="D32" t="n" s="0">
         <v>19.6271</v>
       </c>
       <c r="E32" t="n" s="0">
         <v>19.648</v>
       </c>
       <c r="F32" t="n" s="0">
         <v>18.8913</v>
       </c>
       <c r="G32" t="n" s="0">
         <v>18.6544</v>
       </c>
       <c r="H32" t="n" s="0">
         <v>19.0364</v>
+      </c>
+      <c r="I32" t="n" s="0">
+        <v>18.6885</v>
+      </c>
+      <c r="J32" t="n" s="0">
+        <v>18.6123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>57</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" t="s" s="0">
         <v>58</v>
       </c>
       <c r="C3" t="s" s="0">